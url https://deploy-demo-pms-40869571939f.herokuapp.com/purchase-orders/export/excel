--- v0 (2026-02-24)
+++ v1 (2026-04-18)
@@ -11,51 +11,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="発注一覧" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="19">
   <si>
     <t>発注一覧</t>
   </si>
   <si>
-    <t>出力日: 2026/02/24</t>
+    <t>出力日: 2026/04/18</t>
   </si>
   <si>
     <t>発注番号</t>
   </si>
   <si>
     <t>発注日</t>
   </si>
   <si>
     <t>仕入先コード</t>
   </si>
   <si>
     <t>仕入先名</t>
   </si>
   <si>
     <t>ステータス</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>PUR-2025-003</t>
   </si>
   <si>
     <t>2025/01/12</t>
   </si>