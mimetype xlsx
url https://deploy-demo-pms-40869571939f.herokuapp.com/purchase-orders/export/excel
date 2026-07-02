--- v1 (2026-04-18)
+++ v2 (2026-07-02)
@@ -11,51 +11,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="発注一覧" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="19">
   <si>
     <t>発注一覧</t>
   </si>
   <si>
-    <t>出力日: 2026/04/18</t>
+    <t>出力日: 2026/07/02</t>
   </si>
   <si>
     <t>発注番号</t>
   </si>
   <si>
     <t>発注日</t>
   </si>
   <si>
     <t>仕入先コード</t>
   </si>
   <si>
     <t>仕入先名</t>
   </si>
   <si>
     <t>ステータス</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>PUR-2025-003</t>
   </si>
   <si>
     <t>2025/01/12</t>
   </si>